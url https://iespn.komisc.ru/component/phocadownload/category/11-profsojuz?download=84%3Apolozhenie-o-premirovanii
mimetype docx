--- v0 (2025-12-03)
+++ v1 (2026-04-09)
@@ -1,1231 +1,1278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00EA23DE" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens/>
-[...10 lines deleted...]
-        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...292 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+    <w:p w:rsidR="00E804BB" w:rsidRPr="00CC7649" w:rsidRDefault="00E804BB" w:rsidP="00E804BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E804BB" w:rsidRPr="00CC7649" w:rsidRDefault="00E804BB" w:rsidP="00E804BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на заседании Профсоюзного комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E804BB" w:rsidRPr="00CC7649" w:rsidRDefault="00E804BB" w:rsidP="00E804BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Первичной профсоюзной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E804BB" w:rsidRPr="00CC7649" w:rsidRDefault="00E804BB" w:rsidP="00E804BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="008907D7" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УрО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000539DE" w:rsidRPr="00CC7649" w:rsidRDefault="00E804BB" w:rsidP="00E804BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2 от 02 февраля 2026 г.</w:t>
+      </w:r>
+      <w:r w:rsidR="000539DE" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000539DE" w:rsidRPr="00CC7649" w:rsidRDefault="000539DE" w:rsidP="000539DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+    <w:p w:rsidR="00EA23DE" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="000539DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:tabs>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ПОЛОЖЕНИЕ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+        <w:t xml:space="preserve">о премировании </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>членов Первичной профсоюзной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00B7111E" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">о премировании </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B7111E">
+        <w:t xml:space="preserve">ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>членов Первичной профсоюзной организации</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ИСЭ и ЭПС Коми НЦ </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>УрО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>УрО</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> РАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C42277" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
+    <w:p w:rsidR="00C42277" w:rsidRPr="00CC7649" w:rsidRDefault="00C42277" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Премирование членов </w:t>
       </w:r>
-      <w:r w:rsidR="00B7111E" w:rsidRPr="00B7111E">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">ИСЭ и ЭПС Коми НЦ </w:t>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Первичной профсоюзной организации ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B7111E" w:rsidRPr="00B7111E">
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>УрО</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B7111E" w:rsidRPr="00B7111E">
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАН</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7111E">
-[...13 lines deleted...]
-      <w:r w:rsidR="00B7111E">
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> производится из средств и </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии со Сметой бюджета </w:t>
       </w:r>
-      <w:r w:rsidR="002013A6">
+      <w:r w:rsidR="002013A6" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ППО</w:t>
       </w:r>
-      <w:r w:rsidR="00B7111E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ИСЭ и ЭПС Коми НЦ </w:t>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B7111E">
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>УрО</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B7111E">
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАН.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">ППО ИСЭ и ЭПС Коми НЦ </w:t>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основанием для премирования </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">членов ППО ИСЭ и ЭПС ФИЦ Коми НЦ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B7111E">
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>УрО</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B7111E">
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАН </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>явля</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC1A52" w:rsidRPr="00CC7649" w:rsidRDefault="00FC1A52" w:rsidP="00FC1A52">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- верность профсоюзному движению и активное участие в жизни ППО, в том числе в подготовке и проведении мероприятий – конференции, собрания, акции протеста, спортивных соревнований, тематических мероприятий и т.д.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidR="00B7111E" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- юбилей </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A52" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>члена ППО</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7649" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>60, 70, 80 лет</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7649" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7649" w:rsidRPr="00CC7649" w:rsidRDefault="00CC7649" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Размер премии определяется в каждом конкретном случае в зависимости от вклада члена профсоюза в профсоюзное движение, а также с учётом финансовых возможностей </w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="00EA23DE" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поощрение в честь 23 февраля и 8 марта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC1A52" w:rsidRPr="00CC7649" w:rsidRDefault="00FC1A52" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- поощрение в честь Дня пожилых людей членам ППО старше 60 лет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008907D7" w:rsidRPr="00CC7649" w:rsidRDefault="008907D7" w:rsidP="00B7111E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6220"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- поощрение в честь Нового года членов ППО, имеющих детей или внуков до 14 лет включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC1A52" w:rsidRPr="00CC7649" w:rsidRDefault="00FC1A52" w:rsidP="00B7111E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6220"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- рождение ребенка у члена ППО. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7111E" w:rsidRPr="00CC7649" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6220"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Размер премии определяется в каждом конкретном случае в зависимости от вклада члена </w:t>
+      </w:r>
+      <w:r w:rsidR="0071676F" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ППО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в профсоюзное движение, а также с учётом финансовых возможностей </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ППО ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="0071676F" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УрО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАН</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, но не более </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6437" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>двух</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тысяч рублей</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA23DE" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6220"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Выпла</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та производится по распоряжению </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">председателя </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ППО ИСЭ и ЭПС </w:t>
+      </w:r>
+      <w:r w:rsidR="0071676F" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИЦ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коми НЦ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УрО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на основании решения </w:t>
+      </w:r>
+      <w:r w:rsidR="0071676F" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рофкома ППО ИСЭ и ЭПС</w:t>
+      </w:r>
+      <w:r w:rsidR="0071676F" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФИЦ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коми НЦ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УрО</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7111E" w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7649">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Выпла</w:t>
-[...73 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA23DE" w:rsidRPr="003523E4" w:rsidRDefault="00EA23DE" w:rsidP="00B7111E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA23DE" w:rsidRPr="003523E4" w:rsidSect="00EA23DE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="851" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="2BDE2A40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07C2D6A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0A0EF866">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="009836B1"/>
+    <w:rsid w:val="000539DE"/>
     <w:rsid w:val="000808E3"/>
     <w:rsid w:val="00167502"/>
     <w:rsid w:val="001E4F5C"/>
     <w:rsid w:val="002013A6"/>
     <w:rsid w:val="00222872"/>
     <w:rsid w:val="002B60C2"/>
     <w:rsid w:val="003523E4"/>
     <w:rsid w:val="0037388B"/>
     <w:rsid w:val="0042389B"/>
     <w:rsid w:val="00526458"/>
     <w:rsid w:val="0055331C"/>
     <w:rsid w:val="005D0D78"/>
     <w:rsid w:val="005E00DA"/>
     <w:rsid w:val="00666602"/>
     <w:rsid w:val="0068188E"/>
     <w:rsid w:val="006F301C"/>
+    <w:rsid w:val="00714E10"/>
+    <w:rsid w:val="0071676F"/>
     <w:rsid w:val="0079468E"/>
     <w:rsid w:val="008061AF"/>
     <w:rsid w:val="008433BD"/>
     <w:rsid w:val="00846876"/>
+    <w:rsid w:val="008907D7"/>
     <w:rsid w:val="008A588A"/>
     <w:rsid w:val="008B6437"/>
     <w:rsid w:val="008D307B"/>
     <w:rsid w:val="008D7C8D"/>
+    <w:rsid w:val="008E20CE"/>
     <w:rsid w:val="008E3CE5"/>
     <w:rsid w:val="008F020F"/>
     <w:rsid w:val="009836B1"/>
     <w:rsid w:val="009C708E"/>
+    <w:rsid w:val="00AF31AE"/>
     <w:rsid w:val="00B26382"/>
     <w:rsid w:val="00B46244"/>
     <w:rsid w:val="00B547CE"/>
     <w:rsid w:val="00B7111E"/>
+    <w:rsid w:val="00BF4F9B"/>
     <w:rsid w:val="00C42277"/>
     <w:rsid w:val="00C63705"/>
+    <w:rsid w:val="00C9019F"/>
     <w:rsid w:val="00CA5E5E"/>
+    <w:rsid w:val="00CC7649"/>
     <w:rsid w:val="00DA05D0"/>
     <w:rsid w:val="00E330FF"/>
     <w:rsid w:val="00E5537D"/>
+    <w:rsid w:val="00E804BB"/>
     <w:rsid w:val="00EA23DE"/>
     <w:rsid w:val="00EA4FE2"/>
     <w:rsid w:val="00ED3E2C"/>
     <w:rsid w:val="00F84922"/>
+    <w:rsid w:val="00FC1A52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+    <o:shapedefaults v:ext="edit" spidmax="10242"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="1" w:uiPriority="60" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light List" w:semiHidden="1" w:uiPriority="61" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="1" w:uiPriority="62" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="1" w:uiPriority="63" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="1" w:uiPriority="64" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="1" w:uiPriority="65" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="1" w:uiPriority="66" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="1" w:uiPriority="67" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="1" w:uiPriority="68" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="1" w:uiPriority="69" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Dark List" w:semiHidden="1" w:uiPriority="70" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="1" w:uiPriority="72" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="1" w:uiPriority="73" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="1" w:uiPriority="60" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="1" w:uiPriority="61" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="1" w:uiPriority="62" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="1" w:uiPriority="63" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="1" w:uiPriority="64" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="1" w:uiPriority="65" w:unhideWhenUsed="1"/>
@@ -1352,50 +1399,87 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00B46244"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC1A52"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:before="57" w:after="57" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00FC1A52"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="110708581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="332295546">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1416,51 +1500,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1447113690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1704,54 +1788,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>181</Words>
-  <Characters>1037</Characters>
+  <Words>201</Words>
+  <Characters>1148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>ИСЭиЭПС Коми НЦ УрО РАН</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1216</CharactersWithSpaces>
+  <CharactersWithSpaces>1347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Тихомирова В.В.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>